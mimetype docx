--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A96FD03" w14:textId="20AAA54D" w:rsidR="000D1FCD" w:rsidRDefault="005F0D39">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B4CE20" wp14:editId="5D7CADFA">
                 <wp:simplePos x="0" y="0"/>
@@ -4256,75 +4260,79 @@
                       <w:r w:rsidRPr="00692C9B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Revisione 01. </w:t>
                       </w:r>
                       <w:r w:rsidR="000558D7">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>14.05.2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C2732" w:rsidSect="00F51848">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3119" w:right="851" w:bottom="1701" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7016808E" w14:textId="77777777" w:rsidR="001C077A" w:rsidRDefault="001C077A" w:rsidP="005D45E1">
+    <w:p w14:paraId="554D630E" w14:textId="77777777" w:rsidR="00D610BA" w:rsidRDefault="00D610BA" w:rsidP="005D45E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BC09D37" w14:textId="77777777" w:rsidR="001C077A" w:rsidRDefault="001C077A" w:rsidP="005D45E1">
+    <w:p w14:paraId="22C83F3A" w14:textId="77777777" w:rsidR="00D610BA" w:rsidRDefault="00D610BA" w:rsidP="005D45E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4333,50 +4341,60 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="512B916E" w14:textId="77777777" w:rsidR="008D632A" w:rsidRDefault="008D632A">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00667106" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRDefault="005D45E1">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56164960" wp14:editId="3009BB0C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-464185</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9701530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7505700" cy="909320"/>
               <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Casella di testo 2"/>
@@ -4389,252 +4407,290 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7505700" cy="909320"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E631DE3" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRPr="007E2B02" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                        <w:p w14:paraId="5B509626" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007E2B02">
+                          <w:r w:rsidRPr="008D632A">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>Cantine Andreas Mazzei – Alibrianza srl</w:t>
+                            <w:t>Alibrianza srl - Camavin</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1B7E74A5" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                        <w:p w14:paraId="3D9D0A18" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005D45E1">
+                          <w:r w:rsidRPr="008D632A">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Contact details: </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
-                            <w:r w:rsidRPr="001C099A">
+                            <w:r w:rsidRPr="008D632A">
                               <w:rPr>
                                 <w:rStyle w:val="Collegamentoipertestuale"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>info@alibrianza.it</w:t>
                             </w:r>
                           </w:hyperlink>
-                          <w:r>
+                          <w:r w:rsidRPr="008D632A">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  / </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
-                            <w:r w:rsidRPr="001C099A">
+                            <w:r w:rsidRPr="008D632A">
                               <w:rPr>
                                 <w:rStyle w:val="Collegamentoipertestuale"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>www.andreasmazzei.it</w:t>
+                              <w:t>www.camavin.it</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
-                        <w:p w14:paraId="5D4D95FC" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRPr="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                        <w:p w14:paraId="4C990FD6" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="008D632A">
                             <w:rPr>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Tel. +39 039 9202121</w:t>
                           </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5D4D95FC" w14:textId="64A9A5F5" w:rsidR="005D45E1" w:rsidRPr="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="56164960" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-36.55pt;margin-top:763.9pt;width:591pt;height:71.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiHYu9FQIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2yAQhe8r9R0Q942dNGk2VpzVNttU&#10;lbY/0rYPgDG2UYGhQGKnT78DzmbT9K6qLxB44DDzzWF9O2hFDsJ5Caak00lOiTAcamnakv74vntz&#10;Q4kPzNRMgRElPQpPbzevX617W4gZdKBq4QiKGF/0tqRdCLbIMs87oZmfgBUGgw04zQIuXZvVjvWo&#10;rlU2y/N3WQ+utg648B7/3o9Bukn6TSN4+No0XgSiSoq5hTS6NFZxzDZrVrSO2U7yUxrsH7LQTBq8&#10;9Cx1zwIjeyf/ktKSO/DQhAkHnUHTSC5SDVjNNL+q5rFjVqRaEI63Z0z+/8nyL4dH+82RMLyHARuY&#10;ivD2AfhPTwxsO2Zacecc9J1gNV48jciy3vridDSi9oWPIlX/GWpsMtsHSEJD43SkgnUSVMcGHM/Q&#10;xRAIx5/LRb5Y5hjiGFvlq7ez1JWMFc+nrfPhowBN4qSkDpua1NnhwYeYDSuet8TLPChZ76RSaeHa&#10;aqscOTA0wC59qYCrbcqQHm9fzBYjgD8kohfFWaRqRwRXCloGNLKSuqQ3efxGa0VqH0ydbBaYVOMc&#10;M1bmhDGSGxmGoRpwY8RZQX1EoA5Gw+IDw0kH7jclPZq1pP7XnjlBifpksCmr6Xwe3Z0W88USERJ3&#10;GakuI8xwlCppoGScbkN6EZGXgTtsXiMT15dMTrmiCRPu04OJLr9cp10vz3rzBAAA//8DAFBLAwQU&#10;AAYACAAAACEACPW35+IAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7&#10;BZI2xKkQiN4QIqDC0YmXJCJeV7HbBr6e7QluO5qn2ZliPblBHHAMvScNyVyBQGq87anV8Pb6OFuC&#10;CNGQNYMn1PCNAdbl+VlhcuuP9IKHKraCQyjkRkMX4y6XMjQdOhPmfofE3qcfnYksx1ba0Rw53A1y&#10;oVQqnemJP3Rmh/cdNl/V3mkIjUq3z9fV9r2WG/xZWfvwsXnS+vJiursFEXGKfzCc6nN1KLlT7fdk&#10;gxg0zLKrhFE2bhYZjzghiVquQNR8pVmiQJaF/D+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDiHYu9FQIAAB4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAI9bfn4gAAAA4BAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5E631DE3" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRPr="007E2B02" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                  <w:p w14:paraId="5B509626" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007E2B02">
+                    <w:r w:rsidRPr="008D632A">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>Cantine Andreas Mazzei – Alibrianza srl</w:t>
+                      <w:t>Alibrianza srl - Camavin</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1B7E74A5" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                  <w:p w14:paraId="3D9D0A18" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005D45E1">
+                    <w:r w:rsidRPr="008D632A">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Contact details: </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
-                      <w:r w:rsidRPr="001C099A">
+                      <w:r w:rsidRPr="008D632A">
                         <w:rPr>
                           <w:rStyle w:val="Collegamentoipertestuale"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>info@alibrianza.it</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r>
+                    <w:r w:rsidRPr="008D632A">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  / </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId4" w:history="1">
-                      <w:r w:rsidRPr="001C099A">
+                      <w:r w:rsidRPr="008D632A">
                         <w:rPr>
                           <w:rStyle w:val="Collegamentoipertestuale"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>www.andreasmazzei.it</w:t>
+                        <w:t>www.camavin.it</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p w14:paraId="5D4D95FC" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRPr="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                  <w:p w14:paraId="4C990FD6" w14:textId="77777777" w:rsidR="008D632A" w:rsidRPr="008D632A" w:rsidRDefault="008D632A" w:rsidP="008D632A">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008D632A">
                       <w:rPr>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Tel. +39 039 9202121</w:t>
                     </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5D4D95FC" w14:textId="64A9A5F5" w:rsidR="005D45E1" w:rsidRPr="005D45E1" w:rsidRDefault="005D45E1" w:rsidP="00A54178">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54F7A583" w14:textId="77777777" w:rsidR="008D632A" w:rsidRDefault="008D632A">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78A2B571" w14:textId="77777777" w:rsidR="001C077A" w:rsidRDefault="001C077A" w:rsidP="005D45E1">
+    <w:p w14:paraId="74A462A9" w14:textId="77777777" w:rsidR="00D610BA" w:rsidRDefault="00D610BA" w:rsidP="005D45E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49419A64" w14:textId="77777777" w:rsidR="001C077A" w:rsidRDefault="001C077A" w:rsidP="005D45E1">
+    <w:p w14:paraId="3756FDB5" w14:textId="77777777" w:rsidR="00D610BA" w:rsidRDefault="00D610BA" w:rsidP="005D45E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53CD1104" w14:textId="77777777" w:rsidR="008D632A" w:rsidRDefault="008D632A">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DF4F19F" w14:textId="77777777" w:rsidR="005D45E1" w:rsidRDefault="005D45E1">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="278290FC" wp14:editId="1B7997C9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1697355</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>92710</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3181350" cy="1304925"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21442"/>
@@ -4669,50 +4725,60 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3181350" cy="1304925"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66932309" w14:textId="77777777" w:rsidR="008D632A" w:rsidRDefault="008D632A">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4735,64 +4801,67 @@
     <w:rsid w:val="001D4A8D"/>
     <w:rsid w:val="001F3F53"/>
     <w:rsid w:val="00257F1E"/>
     <w:rsid w:val="002A7550"/>
     <w:rsid w:val="003126F2"/>
     <w:rsid w:val="00424936"/>
     <w:rsid w:val="00425FD5"/>
     <w:rsid w:val="004463FF"/>
     <w:rsid w:val="004B1D59"/>
     <w:rsid w:val="0051476C"/>
     <w:rsid w:val="005404C9"/>
     <w:rsid w:val="00567035"/>
     <w:rsid w:val="005C2732"/>
     <w:rsid w:val="005D45E1"/>
     <w:rsid w:val="005F0D39"/>
     <w:rsid w:val="00615F17"/>
     <w:rsid w:val="00692C9B"/>
     <w:rsid w:val="006B43F2"/>
     <w:rsid w:val="0073212B"/>
     <w:rsid w:val="00735DA4"/>
     <w:rsid w:val="00793088"/>
     <w:rsid w:val="007E2B02"/>
     <w:rsid w:val="00866DFA"/>
     <w:rsid w:val="00894296"/>
     <w:rsid w:val="008B6113"/>
+    <w:rsid w:val="008D632A"/>
     <w:rsid w:val="00A41ACB"/>
     <w:rsid w:val="00A453D5"/>
     <w:rsid w:val="00A532C1"/>
     <w:rsid w:val="00A54178"/>
     <w:rsid w:val="00A714FF"/>
     <w:rsid w:val="00A73693"/>
     <w:rsid w:val="00B8101E"/>
     <w:rsid w:val="00B84EEF"/>
     <w:rsid w:val="00BB1A08"/>
     <w:rsid w:val="00C40DC0"/>
+    <w:rsid w:val="00C75716"/>
     <w:rsid w:val="00CD07D3"/>
     <w:rsid w:val="00CF3009"/>
     <w:rsid w:val="00D16867"/>
     <w:rsid w:val="00D25303"/>
+    <w:rsid w:val="00D610BA"/>
     <w:rsid w:val="00D83630"/>
     <w:rsid w:val="00DC25CD"/>
     <w:rsid w:val="00DD578D"/>
     <w:rsid w:val="00E5179D"/>
     <w:rsid w:val="00EB7A16"/>
     <w:rsid w:val="00EE281D"/>
     <w:rsid w:val="00EF62AB"/>
     <w:rsid w:val="00F51848"/>
     <w:rsid w:val="00F86F76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5190,51 +5259,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
@@ -5337,70 +5405,82 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stile1">
     <w:name w:val="Stile1"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Stile1Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="00DC25CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stile1Carattere">
     <w:name w:val="Stile1 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Stile1"/>
     <w:rsid w:val="00DC25CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D632A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alibrianza.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andreasmazzei.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alibrianza.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andreasmazzei.it" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alibrianza.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camavin.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alibrianza.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.camavin.it" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5675,51 +5755,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEF3243-5C7E-42A4-85F6-E095D2EACD60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>1</Words>
   <Characters>12</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12</CharactersWithSpaces>